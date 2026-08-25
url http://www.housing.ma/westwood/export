--- v0 (2026-07-04)
+++ v1 (2026-08-25)
@@ -89,51 +89,51 @@
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Generated on 04 Jul 2026 via Housing MA (</w:t>
+        <w:t>Generated on 25 Aug 2026 via Housing MA (</w:t>
       </w:r>
       <w:hyperlink r:id="rId3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="InternetLink"/>
             <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
             <w:b w:val="false"/>
             <w:bCs w:val="false"/>
             <w:color w:val="000000"/>
           </w:rPr>
           <w:t>http://housing.ma</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -192,51 +192,51 @@
           <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Metropolitan Area Planning Council. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Basic Housing Needs Assessment for Westwood</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>. Housing MA. Web. 04 Jul 2026. &lt;www.housing.ma/westwood/report}&gt;.</w:t>
+        <w:t>. Housing MA. Web. 25 Aug 2026. &lt;www.housing.ma/westwood/report}&gt;.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>