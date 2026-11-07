--- v1 (2026-08-25)
+++ v2 (2026-11-07)
@@ -89,51 +89,51 @@
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Generated on 25 Aug 2026 via Housing MA (</w:t>
+        <w:t>Generated on 07 Nov 2026 via Housing MA (</w:t>
       </w:r>
       <w:hyperlink r:id="rId3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="InternetLink"/>
             <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
             <w:b w:val="false"/>
             <w:bCs w:val="false"/>
             <w:color w:val="000000"/>
           </w:rPr>
           <w:t>http://housing.ma</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -192,51 +192,51 @@
           <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Metropolitan Area Planning Council. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Basic Housing Needs Assessment for Westwood</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>. Housing MA. Web. 25 Aug 2026. &lt;www.housing.ma/westwood/report}&gt;.</w:t>
+        <w:t>. Housing MA. Web. 07 Nov 2026. &lt;www.housing.ma/westwood/report}&gt;.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Goudy Old Style" w:hAnsi="Goudy Old Style"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>